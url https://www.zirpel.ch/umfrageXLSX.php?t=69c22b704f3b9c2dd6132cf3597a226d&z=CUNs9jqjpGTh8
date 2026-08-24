--- v0 (2026-04-18)
+++ v1 (2026-08-24)
@@ -9,137 +9,98 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="41" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="28">
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Dienstagabend Rudern</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Seeclub Stansstad</t>
   </si>
   <si>
     <t>Bemerkung</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
-    <t>Di 28.04.26 (18:15 - 20:00)</t>
-[...49 lines deleted...]
-  <si>
     <t>Di 25.08.26 (17:45 - 19:30) (Achtung: neu 17:45 Uhr)</t>
   </si>
   <si>
     <t>Di 01.09.26 (17:45 - 19:30) (Achtung: neu 17:45 Uhr)</t>
   </si>
   <si>
     <t>Di 08.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 15.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 22.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 29.09.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 06.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 13.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 20.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 27.10.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Marloes C</t>
   </si>
   <si>
     <t>Nein</t>
   </si>
   <si>
     <t>Ja</t>
   </si>
   <si>
     <t>Vielleicht</t>
   </si>
   <si>
     <t>Notizen</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Text</t>
   </si>
   <si>
     <t>Bearbeitet</t>
   </si>
@@ -190,76 +151,63 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X10"/>
+  <dimension ref="A1:K10"/>
   <cols>
     <col min="1" max="1" width="12" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="28" customWidth="1"/>
     <col min="8" max="8" width="28" customWidth="1"/>
     <col min="9" max="9" width="28" customWidth="1"/>
     <col min="10" max="10" width="28" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
-    <col min="12" max="12" width="28" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="24" max="24" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Treffpunkt um 18:15 Uhr im Club
@@ -285,198 +233,120 @@
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
-      <c r="L5" t="s">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="J6" t="s">
-        <v>30</v>
+        <v>19</v>
       </c>
       <c r="K6" t="s">
-        <v>30</v>
-[...38 lines deleted...]
-        <v>32</v>
+        <v>19</v>
       </c>
     </row>
     <row r="7">
       <c r="A7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
         <v>5</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>24</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>25</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Company>
   <Manager>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>