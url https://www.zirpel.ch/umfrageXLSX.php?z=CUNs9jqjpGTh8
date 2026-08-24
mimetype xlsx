--- v0 (2026-04-18)
+++ v1 (2026-08-24)
@@ -9,149 +9,194 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="60">
   <si>
     <t>Titel</t>
   </si>
   <si>
     <t>Dienstagabend Rudern</t>
   </si>
   <si>
     <t>Ort</t>
   </si>
   <si>
     <t>Seeclub Stansstad</t>
   </si>
   <si>
     <t>Bemerkung</t>
   </si>
   <si>
     <t>Person</t>
   </si>
   <si>
-    <t>Di 28.04.26 (18:15 - 20:00)</t>
-[...49 lines deleted...]
-  <si>
     <t>Di 25.08.26 (17:45 - 19:30) (Achtung: neu 17:45 Uhr)</t>
   </si>
   <si>
     <t>Di 01.09.26 (17:45 - 19:30) (Achtung: neu 17:45 Uhr)</t>
   </si>
   <si>
     <t>Di 08.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 15.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 22.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
     <t>Di 29.09.26 (17:45 - 19:30)</t>
   </si>
   <si>
+    <t>Di 06.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 13.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 20.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Di 27.10.26 (17:45 - 19:30)</t>
+  </si>
+  <si>
+    <t>Tatjana Wurmbrand</t>
+  </si>
+  <si>
+    <t>Ja</t>
+  </si>
+  <si>
+    <t>Vielleicht</t>
+  </si>
+  <si>
+    <t>Ruth Wölfli</t>
+  </si>
+  <si>
+    <t>Rolf Niedermann</t>
+  </si>
+  <si>
+    <t>Patrick Zwyssig</t>
+  </si>
+  <si>
+    <t>Andrea Falzone</t>
+  </si>
+  <si>
+    <t>Anne Weyden</t>
+  </si>
+  <si>
+    <t>Aline Peralta</t>
+  </si>
+  <si>
+    <t>Sibylle</t>
+  </si>
+  <si>
+    <t>Regina Hohenadler</t>
+  </si>
+  <si>
+    <t>Andreas Balzer</t>
+  </si>
+  <si>
+    <t>Michèle Benguerel</t>
+  </si>
+  <si>
+    <t>Sandra Mahler</t>
+  </si>
+  <si>
+    <t>Jörg</t>
+  </si>
+  <si>
+    <t>Nein</t>
+  </si>
+  <si>
+    <t>Petra Uhlemann</t>
+  </si>
+  <si>
+    <t>Sonja Achermann</t>
+  </si>
+  <si>
+    <t>Bartosz Majchrzak</t>
+  </si>
+  <si>
+    <t>Patricia</t>
+  </si>
+  <si>
+    <t>Rita Käslin</t>
+  </si>
+  <si>
+    <t>Luzia von Wyl</t>
+  </si>
+  <si>
+    <t>Othmar S</t>
+  </si>
+  <si>
+    <t>Gerold Käslin</t>
+  </si>
+  <si>
+    <t>Vreni Völkle</t>
+  </si>
+  <si>
+    <t>Thomas Waagthaler</t>
+  </si>
+  <si>
+    <t>Roland Wicki</t>
+  </si>
+  <si>
+    <t>Barbara Wicki</t>
+  </si>
+  <si>
+    <t>Sabine Zgraggen</t>
+  </si>
+  <si>
+    <t>Caroline</t>
+  </si>
+  <si>
+    <t>Sandra Scheuber</t>
+  </si>
+  <si>
     <t>Marketa S</t>
-  </si>
-[...7 lines deleted...]
-    <t>Nein</t>
   </si>
   <si>
     <t>Ruth Ambauen</t>
   </si>
   <si>
     <t>Marloes C</t>
   </si>
   <si>
     <t>Julian F</t>
   </si>
   <si>
     <t>Sabine Schäuble</t>
   </si>
   <si>
     <t>Paul von Ah</t>
   </si>
   <si>
     <t>Notizen</t>
   </si>
   <si>
     <t>Datum</t>
   </si>
   <si>
     <t>Text</t>
   </si>
@@ -202,76 +247,63 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X15"/>
+  <dimension ref="A1:K44"/>
   <cols>
-    <col min="1" max="1" width="16" customWidth="1"/>
+    <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="60" customWidth="1"/>
     <col min="3" max="3" width="60" customWidth="1"/>
     <col min="4" max="4" width="28" customWidth="1"/>
     <col min="5" max="5" width="28" customWidth="1"/>
     <col min="6" max="6" width="28" customWidth="1"/>
     <col min="7" max="7" width="28" customWidth="1"/>
     <col min="8" max="8" width="28" customWidth="1"/>
     <col min="9" max="9" width="28" customWidth="1"/>
     <col min="10" max="10" width="28" customWidth="1"/>
     <col min="11" max="11" width="28" customWidth="1"/>
-    <col min="12" max="12" width="28" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="24" max="24" width="28" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>2</v>
       </c>
       <c r="B2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>4</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
           <t>Treffpunkt um 18:15 Uhr im Club
@@ -297,568 +329,1310 @@
       </c>
       <c r="D5" t="s">
         <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" t="s">
         <v>10</v>
       </c>
       <c r="G5" t="s">
         <v>11</v>
       </c>
       <c r="H5" t="s">
         <v>12</v>
       </c>
       <c r="I5" t="s">
         <v>13</v>
       </c>
       <c r="J5" t="s">
         <v>14</v>
       </c>
       <c r="K5" t="s">
         <v>15</v>
       </c>
-      <c r="L5" t="s">
-[...37 lines deleted...]
-      </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H6" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K6" t="s">
-        <v>31</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="B7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="J7" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="K7" t="s">
-        <v>31</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="B8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="C8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="D8" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G8" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H8" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="I8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J8" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="K8" t="s">
-        <v>32</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
-        <v>30</v>
+        <v>17</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="F9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="G9" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="J9" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="K9" t="s">
-        <v>32</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="B10" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="C10" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F10" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="G10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="H10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J10" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K10" t="s">
-        <v>30</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s">
-        <v>37</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="F11" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="G11" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="H11" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="I11" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="J11" t="s">
-        <v>30</v>
+        <v>18</v>
       </c>
       <c r="K11" t="s">
-        <v>30</v>
-[...38 lines deleted...]
-        <v>30</v>
+        <v>18</v>
       </c>
     </row>
     <row r="12">
-      <c r="A12"/>
+      <c r="A12" t="s">
+        <v>24</v>
+      </c>
+      <c r="B12" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" t="s">
+        <v>18</v>
+      </c>
+      <c r="E12" t="s">
+        <v>18</v>
+      </c>
+      <c r="F12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G12" t="s">
+        <v>18</v>
+      </c>
+      <c r="H12" t="s">
+        <v>18</v>
+      </c>
+      <c r="I12" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" t="s">
+        <v>18</v>
+      </c>
+      <c r="K12" t="s">
+        <v>18</v>
+      </c>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>38</v>
+        <v>25</v>
+      </c>
+      <c r="B13" t="s">
+        <v>18</v>
+      </c>
+      <c r="C13" t="s">
+        <v>18</v>
+      </c>
+      <c r="D13" t="s">
+        <v>18</v>
+      </c>
+      <c r="E13" t="s">
+        <v>18</v>
+      </c>
+      <c r="F13" t="s">
+        <v>18</v>
+      </c>
+      <c r="G13" t="s">
+        <v>18</v>
+      </c>
+      <c r="H13" t="s">
+        <v>18</v>
+      </c>
+      <c r="I13" t="s">
+        <v>18</v>
+      </c>
+      <c r="J13" t="s">
+        <v>18</v>
+      </c>
+      <c r="K13" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>5</v>
+        <v>26</v>
       </c>
       <c r="B14" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>18</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>18</v>
+      </c>
+      <c r="E14" t="s">
+        <v>18</v>
+      </c>
+      <c r="F14" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" t="s">
+        <v>18</v>
+      </c>
+      <c r="H14" t="s">
+        <v>18</v>
+      </c>
+      <c r="I14" t="s">
+        <v>18</v>
+      </c>
+      <c r="J14" t="s">
+        <v>18</v>
+      </c>
+      <c r="K14" t="s">
+        <v>18</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>27</v>
+      </c>
+      <c r="B15" t="s">
+        <v>18</v>
+      </c>
+      <c r="C15" t="s">
+        <v>18</v>
+      </c>
+      <c r="D15" t="s">
+        <v>18</v>
+      </c>
+      <c r="E15" t="s">
+        <v>18</v>
+      </c>
+      <c r="F15" t="s">
+        <v>18</v>
+      </c>
+      <c r="G15" t="s">
+        <v>18</v>
+      </c>
+      <c r="H15" t="s">
+        <v>18</v>
+      </c>
+      <c r="I15" t="s">
+        <v>18</v>
+      </c>
+      <c r="J15" t="s">
+        <v>18</v>
+      </c>
+      <c r="K15" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s">
+        <v>28</v>
+      </c>
+      <c r="B16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C16" t="s">
+        <v>18</v>
+      </c>
+      <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" t="s">
+        <v>18</v>
+      </c>
+      <c r="G16" t="s">
+        <v>18</v>
+      </c>
+      <c r="H16" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" t="s">
+        <v>18</v>
+      </c>
+      <c r="K16" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s">
+        <v>29</v>
+      </c>
+      <c r="B17" t="s">
+        <v>17</v>
+      </c>
+      <c r="C17" t="s">
+        <v>18</v>
+      </c>
+      <c r="D17" t="s">
+        <v>18</v>
+      </c>
+      <c r="E17" t="s">
+        <v>18</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" t="s">
+        <v>18</v>
+      </c>
+      <c r="H17" t="s">
+        <v>18</v>
+      </c>
+      <c r="I17" t="s">
+        <v>18</v>
+      </c>
+      <c r="J17" t="s">
+        <v>18</v>
+      </c>
+      <c r="K17" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s">
+        <v>30</v>
+      </c>
+      <c r="B18" t="s">
+        <v>31</v>
+      </c>
+      <c r="C18" t="s">
+        <v>18</v>
+      </c>
+      <c r="D18" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" t="s">
+        <v>18</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
+      </c>
+      <c r="G18" t="s">
+        <v>18</v>
+      </c>
+      <c r="H18" t="s">
+        <v>18</v>
+      </c>
+      <c r="I18" t="s">
+        <v>18</v>
+      </c>
+      <c r="J18" t="s">
+        <v>18</v>
+      </c>
+      <c r="K18" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s">
+        <v>32</v>
+      </c>
+      <c r="B19" t="s">
+        <v>17</v>
+      </c>
+      <c r="C19" t="s">
+        <v>31</v>
+      </c>
+      <c r="D19" t="s">
+        <v>18</v>
+      </c>
+      <c r="E19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F19" t="s">
+        <v>18</v>
+      </c>
+      <c r="G19" t="s">
+        <v>18</v>
+      </c>
+      <c r="H19" t="s">
+        <v>18</v>
+      </c>
+      <c r="I19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J19" t="s">
+        <v>18</v>
+      </c>
+      <c r="K19" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s">
+        <v>33</v>
+      </c>
+      <c r="B20" t="s">
+        <v>17</v>
+      </c>
+      <c r="C20" t="s">
+        <v>18</v>
+      </c>
+      <c r="D20" t="s">
+        <v>18</v>
+      </c>
+      <c r="E20" t="s">
+        <v>18</v>
+      </c>
+      <c r="F20" t="s">
+        <v>18</v>
+      </c>
+      <c r="G20" t="s">
+        <v>18</v>
+      </c>
+      <c r="H20" t="s">
+        <v>18</v>
+      </c>
+      <c r="I20" t="s">
+        <v>18</v>
+      </c>
+      <c r="J20" t="s">
+        <v>18</v>
+      </c>
+      <c r="K20" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s">
+        <v>34</v>
+      </c>
+      <c r="B21" t="s">
+        <v>18</v>
+      </c>
+      <c r="C21" t="s">
+        <v>18</v>
+      </c>
+      <c r="D21" t="s">
+        <v>18</v>
+      </c>
+      <c r="E21" t="s">
+        <v>18</v>
+      </c>
+      <c r="F21" t="s">
+        <v>18</v>
+      </c>
+      <c r="G21" t="s">
+        <v>18</v>
+      </c>
+      <c r="H21" t="s">
+        <v>18</v>
+      </c>
+      <c r="I21" t="s">
+        <v>18</v>
+      </c>
+      <c r="J21" t="s">
+        <v>18</v>
+      </c>
+      <c r="K21" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s">
+        <v>35</v>
+      </c>
+      <c r="B22" t="s">
+        <v>17</v>
+      </c>
+      <c r="C22" t="s">
+        <v>18</v>
+      </c>
+      <c r="D22" t="s">
+        <v>17</v>
+      </c>
+      <c r="E22" t="s">
+        <v>18</v>
+      </c>
+      <c r="F22" t="s">
+        <v>31</v>
+      </c>
+      <c r="G22" t="s">
+        <v>18</v>
+      </c>
+      <c r="H22" t="s">
+        <v>17</v>
+      </c>
+      <c r="I22" t="s">
+        <v>18</v>
+      </c>
+      <c r="J22" t="s">
+        <v>17</v>
+      </c>
+      <c r="K22" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s">
+        <v>36</v>
+      </c>
+      <c r="B23" t="s">
+        <v>31</v>
+      </c>
+      <c r="C23" t="s">
+        <v>31</v>
+      </c>
+      <c r="D23" t="s">
+        <v>17</v>
+      </c>
+      <c r="E23" t="s">
+        <v>17</v>
+      </c>
+      <c r="F23" t="s">
+        <v>31</v>
+      </c>
+      <c r="G23" t="s">
+        <v>17</v>
+      </c>
+      <c r="H23" t="s">
+        <v>18</v>
+      </c>
+      <c r="I23" t="s">
+        <v>18</v>
+      </c>
+      <c r="J23" t="s">
+        <v>18</v>
+      </c>
+      <c r="K23" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" t="s">
+        <v>18</v>
+      </c>
+      <c r="C24" t="s">
+        <v>18</v>
+      </c>
+      <c r="D24" t="s">
+        <v>18</v>
+      </c>
+      <c r="E24" t="s">
+        <v>18</v>
+      </c>
+      <c r="F24" t="s">
+        <v>18</v>
+      </c>
+      <c r="G24" t="s">
+        <v>18</v>
+      </c>
+      <c r="H24" t="s">
+        <v>18</v>
+      </c>
+      <c r="I24" t="s">
+        <v>18</v>
+      </c>
+      <c r="J24" t="s">
+        <v>18</v>
+      </c>
+      <c r="K24" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
+      <c r="B25" t="s">
+        <v>31</v>
+      </c>
+      <c r="C25" t="s">
+        <v>17</v>
+      </c>
+      <c r="D25" t="s">
+        <v>18</v>
+      </c>
+      <c r="E25" t="s">
+        <v>18</v>
+      </c>
+      <c r="F25" t="s">
+        <v>18</v>
+      </c>
+      <c r="G25" t="s">
+        <v>18</v>
+      </c>
+      <c r="H25" t="s">
+        <v>18</v>
+      </c>
+      <c r="I25" t="s">
+        <v>18</v>
+      </c>
+      <c r="J25" t="s">
+        <v>18</v>
+      </c>
+      <c r="K25" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s">
+        <v>38</v>
+      </c>
+      <c r="B26" t="s">
+        <v>18</v>
+      </c>
+      <c r="C26" t="s">
+        <v>18</v>
+      </c>
+      <c r="D26" t="s">
+        <v>18</v>
+      </c>
+      <c r="E26" t="s">
+        <v>18</v>
+      </c>
+      <c r="F26" t="s">
+        <v>18</v>
+      </c>
+      <c r="G26" t="s">
+        <v>18</v>
+      </c>
+      <c r="H26" t="s">
+        <v>18</v>
+      </c>
+      <c r="I26" t="s">
+        <v>18</v>
+      </c>
+      <c r="J26" t="s">
+        <v>18</v>
+      </c>
+      <c r="K26" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s">
+        <v>39</v>
+      </c>
+      <c r="B27" t="s">
+        <v>31</v>
+      </c>
+      <c r="C27" t="s">
+        <v>31</v>
+      </c>
+      <c r="D27" t="s">
+        <v>31</v>
+      </c>
+      <c r="E27" t="s">
+        <v>17</v>
+      </c>
+      <c r="F27" t="s">
+        <v>31</v>
+      </c>
+      <c r="G27" t="s">
+        <v>17</v>
+      </c>
+      <c r="H27" t="s">
+        <v>18</v>
+      </c>
+      <c r="I27" t="s">
+        <v>18</v>
+      </c>
+      <c r="J27" t="s">
+        <v>18</v>
+      </c>
+      <c r="K27" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="s">
+        <v>40</v>
+      </c>
+      <c r="B28" t="s">
+        <v>18</v>
+      </c>
+      <c r="C28" t="s">
+        <v>18</v>
+      </c>
+      <c r="D28" t="s">
+        <v>18</v>
+      </c>
+      <c r="E28" t="s">
+        <v>18</v>
+      </c>
+      <c r="F28" t="s">
+        <v>18</v>
+      </c>
+      <c r="G28" t="s">
+        <v>18</v>
+      </c>
+      <c r="H28" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" t="s">
+        <v>18</v>
+      </c>
+      <c r="J28" t="s">
+        <v>18</v>
+      </c>
+      <c r="K28" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="s">
+        <v>41</v>
+      </c>
+      <c r="B29" t="s">
+        <v>17</v>
+      </c>
+      <c r="C29" t="s">
+        <v>18</v>
+      </c>
+      <c r="D29" t="s">
+        <v>18</v>
+      </c>
+      <c r="E29" t="s">
+        <v>18</v>
+      </c>
+      <c r="F29" t="s">
+        <v>18</v>
+      </c>
+      <c r="G29" t="s">
+        <v>18</v>
+      </c>
+      <c r="H29" t="s">
+        <v>18</v>
+      </c>
+      <c r="I29" t="s">
+        <v>18</v>
+      </c>
+      <c r="J29" t="s">
+        <v>18</v>
+      </c>
+      <c r="K29" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="s">
         <v>42</v>
       </c>
-      <c r="C15" t="s">
+      <c r="B30" t="s">
+        <v>18</v>
+      </c>
+      <c r="C30" t="s">
+        <v>18</v>
+      </c>
+      <c r="D30" t="s">
+        <v>18</v>
+      </c>
+      <c r="E30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F30" t="s">
+        <v>18</v>
+      </c>
+      <c r="G30" t="s">
+        <v>18</v>
+      </c>
+      <c r="H30" t="s">
+        <v>18</v>
+      </c>
+      <c r="I30" t="s">
+        <v>18</v>
+      </c>
+      <c r="J30" t="s">
+        <v>18</v>
+      </c>
+      <c r="K30" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="s">
         <v>43</v>
       </c>
-      <c r="D15" t="s">
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>18</v>
+      </c>
+      <c r="D31" t="s">
+        <v>18</v>
+      </c>
+      <c r="E31" t="s">
+        <v>18</v>
+      </c>
+      <c r="F31" t="s">
+        <v>18</v>
+      </c>
+      <c r="G31" t="s">
+        <v>18</v>
+      </c>
+      <c r="H31" t="s">
+        <v>18</v>
+      </c>
+      <c r="I31" t="s">
+        <v>18</v>
+      </c>
+      <c r="J31" t="s">
+        <v>18</v>
+      </c>
+      <c r="K31" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="s">
         <v>44</v>
+      </c>
+      <c r="B32" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" t="s">
+        <v>17</v>
+      </c>
+      <c r="D32" t="s">
+        <v>17</v>
+      </c>
+      <c r="E32" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" t="s">
+        <v>17</v>
+      </c>
+      <c r="G32" t="s">
+        <v>17</v>
+      </c>
+      <c r="H32" t="s">
+        <v>18</v>
+      </c>
+      <c r="I32" t="s">
+        <v>18</v>
+      </c>
+      <c r="J32" t="s">
+        <v>18</v>
+      </c>
+      <c r="K32" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="s">
+        <v>45</v>
+      </c>
+      <c r="B33" t="s">
+        <v>31</v>
+      </c>
+      <c r="C33" t="s">
+        <v>17</v>
+      </c>
+      <c r="D33" t="s">
+        <v>17</v>
+      </c>
+      <c r="E33" t="s">
+        <v>31</v>
+      </c>
+      <c r="F33" t="s">
+        <v>18</v>
+      </c>
+      <c r="G33" t="s">
+        <v>18</v>
+      </c>
+      <c r="H33" t="s">
+        <v>18</v>
+      </c>
+      <c r="I33" t="s">
+        <v>18</v>
+      </c>
+      <c r="J33" t="s">
+        <v>18</v>
+      </c>
+      <c r="K33" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="s">
+        <v>46</v>
+      </c>
+      <c r="B34" t="s">
+        <v>31</v>
+      </c>
+      <c r="C34" t="s">
+        <v>31</v>
+      </c>
+      <c r="D34" t="s">
+        <v>17</v>
+      </c>
+      <c r="E34" t="s">
+        <v>17</v>
+      </c>
+      <c r="F34" t="s">
+        <v>17</v>
+      </c>
+      <c r="G34" t="s">
+        <v>18</v>
+      </c>
+      <c r="H34" t="s">
+        <v>18</v>
+      </c>
+      <c r="I34" t="s">
+        <v>17</v>
+      </c>
+      <c r="J34" t="s">
+        <v>17</v>
+      </c>
+      <c r="K34" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="s">
+        <v>47</v>
+      </c>
+      <c r="B35" t="s">
+        <v>31</v>
+      </c>
+      <c r="C35" t="s">
+        <v>17</v>
+      </c>
+      <c r="D35" t="s">
+        <v>17</v>
+      </c>
+      <c r="E35" t="s">
+        <v>31</v>
+      </c>
+      <c r="F35" t="s">
+        <v>17</v>
+      </c>
+      <c r="G35" t="s">
+        <v>18</v>
+      </c>
+      <c r="H35" t="s">
+        <v>18</v>
+      </c>
+      <c r="I35" t="s">
+        <v>17</v>
+      </c>
+      <c r="J35" t="s">
+        <v>17</v>
+      </c>
+      <c r="K35" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="s">
+        <v>48</v>
+      </c>
+      <c r="B36" t="s">
+        <v>18</v>
+      </c>
+      <c r="C36" t="s">
+        <v>18</v>
+      </c>
+      <c r="D36" t="s">
+        <v>31</v>
+      </c>
+      <c r="E36" t="s">
+        <v>31</v>
+      </c>
+      <c r="F36" t="s">
+        <v>18</v>
+      </c>
+      <c r="G36" t="s">
+        <v>18</v>
+      </c>
+      <c r="H36" t="s">
+        <v>18</v>
+      </c>
+      <c r="I36" t="s">
+        <v>18</v>
+      </c>
+      <c r="J36" t="s">
+        <v>18</v>
+      </c>
+      <c r="K36" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="s">
+        <v>49</v>
+      </c>
+      <c r="B37" t="s">
+        <v>31</v>
+      </c>
+      <c r="C37" t="s">
+        <v>31</v>
+      </c>
+      <c r="D37" t="s">
+        <v>17</v>
+      </c>
+      <c r="E37" t="s">
+        <v>17</v>
+      </c>
+      <c r="F37" t="s">
+        <v>31</v>
+      </c>
+      <c r="G37" t="s">
+        <v>17</v>
+      </c>
+      <c r="H37" t="s">
+        <v>17</v>
+      </c>
+      <c r="I37" t="s">
+        <v>18</v>
+      </c>
+      <c r="J37" t="s">
+        <v>18</v>
+      </c>
+      <c r="K37" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="s">
+        <v>50</v>
+      </c>
+      <c r="B38" t="s">
+        <v>17</v>
+      </c>
+      <c r="C38" t="s">
+        <v>18</v>
+      </c>
+      <c r="D38" t="s">
+        <v>18</v>
+      </c>
+      <c r="E38" t="s">
+        <v>18</v>
+      </c>
+      <c r="F38" t="s">
+        <v>18</v>
+      </c>
+      <c r="G38" t="s">
+        <v>18</v>
+      </c>
+      <c r="H38" t="s">
+        <v>18</v>
+      </c>
+      <c r="I38" t="s">
+        <v>18</v>
+      </c>
+      <c r="J38" t="s">
+        <v>18</v>
+      </c>
+      <c r="K38" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="s">
+        <v>51</v>
+      </c>
+      <c r="B39" t="s">
+        <v>31</v>
+      </c>
+      <c r="C39" t="s">
+        <v>31</v>
+      </c>
+      <c r="D39" t="s">
+        <v>31</v>
+      </c>
+      <c r="E39" t="s">
+        <v>18</v>
+      </c>
+      <c r="F39" t="s">
+        <v>18</v>
+      </c>
+      <c r="G39" t="s">
+        <v>18</v>
+      </c>
+      <c r="H39" t="s">
+        <v>18</v>
+      </c>
+      <c r="I39" t="s">
+        <v>18</v>
+      </c>
+      <c r="J39" t="s">
+        <v>18</v>
+      </c>
+      <c r="K39" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="s">
+        <v>52</v>
+      </c>
+      <c r="B40" t="s">
+        <v>31</v>
+      </c>
+      <c r="C40" t="s">
+        <v>17</v>
+      </c>
+      <c r="D40" t="s">
+        <v>17</v>
+      </c>
+      <c r="E40" t="s">
+        <v>17</v>
+      </c>
+      <c r="F40" t="s">
+        <v>31</v>
+      </c>
+      <c r="G40" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" t="s">
+        <v>18</v>
+      </c>
+      <c r="J40" t="s">
+        <v>18</v>
+      </c>
+      <c r="K40" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41"/>
+    </row>
+    <row r="42">
+      <c r="A42" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="s">
+        <v>5</v>
+      </c>
+      <c r="B43" t="s">
+        <v>54</v>
+      </c>
+      <c r="C43" t="s">
+        <v>55</v>
+      </c>
+      <c r="D43" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="s">
+        <v>52</v>
+      </c>
+      <c r="B44" t="s">
+        <v>57</v>
+      </c>
+      <c r="C44" t="s">
+        <v>58</v>
+      </c>
+      <c r="D44" t="s">
+        <v>59</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Company>
   <Manager>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>Sergey Shuchkin &lt;sergey.shuchkin@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>